--- v0 (2025-10-02)
+++ v1 (2026-04-03)
@@ -1,5150 +1,3373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5CC714F4" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+    <w:p w14:paraId="5CC714F4" w14:textId="0E28C138" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C7BC375" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+    <w:p w14:paraId="5C7BC375" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13065226" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000" w:rsidP="00026540">
+    <w:p w14:paraId="13065226" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00026540">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:color w:val="202124"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:color w:val="202124"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Article Titles are Written Briefly, Clearly and Concisely with a Maximum of 15 Words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748A2BD5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+    <w:p w14:paraId="748A2BD5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73C074C6" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+    <w:p w14:paraId="73C074C6" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="394CCD6F" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000" w:rsidP="00026540">
+    <w:p w14:paraId="394CCD6F" w14:textId="0B9EC215" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00026540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
-        <w:t>Author 1,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Author1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0498">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70229E5C" wp14:editId="1FAEAFE6">
+            <wp:extent cx="139700" cy="139700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1666572777">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1666572777">
+                      <a:hlinkClick r:id="rId8"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="139700" cy="139700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
-        <w:t>Author 2</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Author2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0498">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="702EAF01" wp14:editId="5C1E89E2">
+            <wp:extent cx="139700" cy="139700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Picture 2">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2">
+                      <a:hlinkClick r:id="rId8"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="139700" cy="139700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
-        <w:t>Author 3</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5185134E" w14:textId="77777777" w:rsidR="00BD278A" w:rsidRDefault="00000000" w:rsidP="00026540">
+        <w:t>Author3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0498">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6837F32D" wp14:editId="4F6DC583">
+            <wp:extent cx="139700" cy="139700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Picture 1">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3">
+                      <a:hlinkClick r:id="rId8"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="139700" cy="139700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5185134E" w14:textId="77777777" w:rsidR="00BD278A" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00026540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BD278A" w:rsidRPr="00BD278A">
+      <w:r w:rsidR="00BD278A" w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation (department, university/agency, country)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A470D5F" w14:textId="4F5A8DA5" w:rsidR="004E2B32" w:rsidRDefault="00000000" w:rsidP="00026540">
+    <w:p w14:paraId="7A470D5F" w14:textId="4F5A8DA5" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00026540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BD278A" w:rsidRPr="00BD278A">
+      <w:r w:rsidR="00BD278A" w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation (department, university/agency, country)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D8FEDC" w14:textId="71BB1607" w:rsidR="004E2B32" w:rsidRDefault="00000000" w:rsidP="00026540">
+    <w:p w14:paraId="12D8FEDC" w14:textId="2C29E9D4" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00026540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00BD278A" w:rsidRPr="00BD278A">
+      <w:r w:rsidR="00BD278A" w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation (department, university/agency, country)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5365F86A" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274">
+    <w:p w14:paraId="5365F86A" w14:textId="77777777" w:rsidR="00192274" w:rsidRPr="00441B62" w:rsidRDefault="00192274">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B5EF73" w14:textId="7C027BE0" w:rsidR="004E2B32" w:rsidRDefault="00026540" w:rsidP="00026540">
+    <w:p w14:paraId="29B5EF73" w14:textId="7C027BE0" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00026540" w:rsidP="00026540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00441B62">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>.............@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00441B62">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>,............@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A51D56" w14:textId="77777777" w:rsidR="00486023" w:rsidRDefault="00486023" w:rsidP="00486023">
+    <w:p w14:paraId="0B8FAF94" w14:textId="43A0A7ED" w:rsidR="007C09D5" w:rsidRPr="00441B62" w:rsidRDefault="007C09D5" w:rsidP="007C09D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FBA57A" w14:textId="0A002855" w:rsidR="007C09D5" w:rsidRPr="00441B62" w:rsidRDefault="007C09D5" w:rsidP="007C09D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>No WA: ……… (Phone number will be deleted if publish)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AFEB17" w14:textId="05570F89" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>No WA: ……… (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C09D5">
+        <w:t>Received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 2024-11-01; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Phone number will be deleted if publish</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Revised: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024-12-01; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...8 lines deleted...]
-          <w:color w:val="0563C1"/>
+        <w:t>Accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 2024-12-25; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: 2024-12-31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...82 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9 Italic-Bookman Old Style</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:left w:w="100" w:type="dxa"/>
+          <w:bottom w:w="100" w:type="dxa"/>
+          <w:right w:w="100" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E2B32" w14:paraId="37048CDE" w14:textId="77777777" w:rsidTr="00026540">
+      <w:tr w:rsidR="004E2B32" w:rsidRPr="00441B62" w14:paraId="37048CDE" w14:textId="77777777" w:rsidTr="00DB4C9C">
         <w:trPr>
           <w:trHeight w:val="1136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34A47D52" w14:textId="75C2D771" w:rsidR="004E2B32" w:rsidRDefault="00000000" w:rsidP="00192274">
+          <w:p w14:paraId="34A47D52" w14:textId="26FDFD4E" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">How to cite: </w:t>
             </w:r>
+            <w:r w:rsidR="007C09D5" w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (202</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0462" w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="007C09D5" w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0462" w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Journal of Elementary Education Research and Practice (JEERP)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(2), 206–225.</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="004E2B32" w:rsidRPr="00DB4C9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AE0462" w:rsidRPr="00BC1BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.18592/jeerp.v1i1.xxxx</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="29FA81EB" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+          <w:p w14:paraId="29FA81EB" w14:textId="77777777" w:rsidR="00192274" w:rsidRPr="00DB4C9C" w:rsidRDefault="00192274" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25688D61" w14:textId="413FFED8" w:rsidR="00192274" w:rsidRDefault="00000000" w:rsidP="00192274">
+          <w:p w14:paraId="25688D61" w14:textId="413FFED8" w:rsidR="00192274" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This is an Open Access article distributed under the terms of the</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
-              <w:r w:rsidR="00192274">
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidR="00192274" w:rsidRPr="00DB4C9C">
                 <w:rPr>
                   <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Creative Commons Attribution 4.0 International License</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="449CF731" w14:textId="3CAFC9FD" w:rsidR="004E2B32" w:rsidRDefault="007A2FD3" w:rsidP="00026540">
+    <w:p w14:paraId="449CF731" w14:textId="3CAFC9FD" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="007A2FD3" w:rsidP="00026540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract is written concisely and factually, includes the purpose of research, the method of research, the result and conclusion of research. Abstract is written in English and Indonesian language, in account between 150 – 200 words in one paragraph. --English-- </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>11 Italic-Bookman Old Style</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C3E4C5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38D0E879" w14:textId="77777777" w:rsidR="00762A9A" w:rsidRPr="00441B62" w:rsidRDefault="00762A9A" w:rsidP="00026540">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C32CC5F" w14:textId="13D7222B" w:rsidR="00762A9A" w:rsidRPr="00441B62" w:rsidRDefault="00762A9A" w:rsidP="00026540">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Environmental Education; Green School; Project-Based Learning; Sustainability; Elementary Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum of 3 keywords, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+          <w:color w:val="A6A6A6"/>
+        </w:rPr>
+        <w:t>11 Italic-Bookman Old</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C3E4C5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BFA59A" w14:textId="77777777" w:rsidR="00026540" w:rsidRDefault="007A2FD3" w:rsidP="00026540">
+    <w:p w14:paraId="50CB40AE" w14:textId="77777777" w:rsidR="000F3AC8" w:rsidRPr="00441B62" w:rsidRDefault="000F3AC8" w:rsidP="00026540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6FC01583" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
-        <w:t>Abstrak</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18136000" w14:textId="13314E92" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51B6E" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Journal of Elementary Education Research and Practice (JEERP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51B6E" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publishes scientific studies based on IMRAD research on education that contribute to understanding and developing scientific theories and concepts and their application to madrasah/elementary school education in Indonesia. Manuscripts included in </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>Al-Adzka</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51B6E" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...390 lines deleted...]
-    <w:p w14:paraId="10D8FF1F" w14:textId="7440CE72" w:rsidR="004E2B32" w:rsidRDefault="00000000" w:rsidP="00026540">
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>must be by the focus and scope of this journal. For a maximum similarity check of 20%, the rest will be returned to the author to be corrected if desired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A56B066" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-          <w:color w:val="A6A6A6"/>
-[...89 lines deleted...]
-    <w:p w14:paraId="50CB40AE" w14:textId="77777777" w:rsidR="000F3AC8" w:rsidRPr="00026540" w:rsidRDefault="000F3AC8" w:rsidP="00026540">
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABA0F13" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-          <w:color w:val="A6A6A6"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="18136000" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00E203FF" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>The introduction contains the background of the research problem, research objectives, and a bit about theoretical studies. In this introductory section, the state of the art of the article must appear so that the research being carried out is indeed necessary. The article must be original because it has never been published in another journal. Articles that have been presented in a forum, such as a seminar, must be mentioned in the forum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE11376" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E203FF">
+    </w:p>
+    <w:p w14:paraId="54ECF6D6" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
-        <w:t>The al-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E203FF">
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
-        <w:t>Adzka</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="3A56B066" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00E203FF" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+        <w:t>Writing scripts using Indonesian, English, or Arabic correctly. The words used in the article are around 3000-6000 words on A4 paper size, single-spaced. The typeface used is Bookman Old Style, with a font sizes 11. When submitting an article, it must be in the form of a Microsoft Word file of 2003 and above or RTF. The paper margins used in Al Adzka Journal articles are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAD7157" w14:textId="311D87BC" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-          <w:color w:val="202124"/>
-[...72 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Up </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   = 3 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE1EB93" w14:textId="102237F0" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BE1EB93" w14:textId="102237F0" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Left</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   = </w:t>
       </w:r>
-      <w:r w:rsidR="00E203FF">
+      <w:r w:rsidR="00E203FF" w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>2,5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15173F7F" w14:textId="2BFB3742" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15173F7F" w14:textId="2BFB3742" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>Right</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   = 2</w:t>
       </w:r>
-      <w:r w:rsidR="00E203FF">
+      <w:r w:rsidR="00E203FF" w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EB9D7D" w14:textId="598FD008" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37EB9D7D" w14:textId="598FD008" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>Bottom  = 2</w:t>
       </w:r>
-      <w:r w:rsidR="00E203FF">
+      <w:r w:rsidR="00E203FF" w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6505A0A5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+    <w:p w14:paraId="6505A0A5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F0CAC9" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23F0CAC9" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Method</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B355958" w14:textId="26C119FF" w:rsidR="004E2B32" w:rsidRDefault="00E203FF">
+    <w:p w14:paraId="0B355958" w14:textId="6F8DD3A8" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E203FF">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
-        <w:t>The preparation of articles accepted on Al-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E203FF">
+        <w:t xml:space="preserve">The preparation of articles accepted on </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Al-Adzka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
-        <w:t>Adzka</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="35096BE6" w14:textId="6D381590" w:rsidR="00E203FF" w:rsidRDefault="00E203FF">
+        <w:t xml:space="preserve"> must be based on IMRAD (Introduction, Method, Results, and Discussion). The research method in the submitted article contains the type of research, research design, subject-object or population-sample, research instruments, data collection techniques, and data analysis techniques. It would be great and interesting if this research method section were added to a chart or flow in data collection to data analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35096BE6" w14:textId="6D381590" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="360026E3" w14:textId="6C318E0D" w:rsidR="00A7743A" w:rsidRDefault="00A7743A">
+    <w:p w14:paraId="360026E3" w14:textId="6C318E0D" w:rsidR="00A7743A" w:rsidRPr="00441B62" w:rsidRDefault="00A7743A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Result and Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53534BAC" w14:textId="119FAEC3" w:rsidR="002C17FB" w:rsidRDefault="002C17FB">
+    <w:p w14:paraId="53534BAC" w14:textId="119FAEC3" w:rsidR="002C17FB" w:rsidRPr="00441B62" w:rsidRDefault="002C17FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Result </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600ED342" w14:textId="0CC26946" w:rsidR="004E2B32" w:rsidRDefault="00A7743A">
+    <w:p w14:paraId="600ED342" w14:textId="0CC26946" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00A7743A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7743A">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
-        <w:t>The results section should present the research data collected (test results, questionnaires, interviews, documents) in the order of the problem formulation or based on the most significant research findings. Researchers should include data sources, such as interviews or observation results, when presenting relevant research data. It is advisable to use easily comprehensible graphs, figures, and tables to clarify the findings. All tables, figures, and graphs should be centered and numbered sequentially. The results section can also include detailed sub-topics directly related to the research focus.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4E579CC1" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+        <w:t xml:space="preserve">The results section should present the research data collected (test results, questionnaires, interviews, documents) in the order of the problem formulation or based on the most significant research findings. Researchers should include data sources, such as interviews or observation results, when presenting relevant research data. It is advisable to use easily comprehensible graphs, figures, and tables to clarify the findings. All tables, figures, and graphs should be centered and numbered sequentially. The results section can also include detailed sub-topics directly related to the research focus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E579CC1" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12256BA9" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12256BA9" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Table 1. Title of Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a2"/>
         <w:tblW w:w="6662" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E2B32" w14:paraId="3900C456" w14:textId="77777777">
+      <w:tr w:rsidR="004E2B32" w:rsidRPr="00441B62" w14:paraId="3900C456" w14:textId="77777777" w:rsidTr="00DB4C9C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="409FFA2D" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+          <w:p w14:paraId="409FFA2D" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Classification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="544D6AA3" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+          <w:p w14:paraId="544D6AA3" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2B32" w14:paraId="1F065C40" w14:textId="77777777">
+      <w:tr w:rsidR="004E2B32" w:rsidRPr="00441B62" w14:paraId="1F065C40" w14:textId="77777777" w:rsidTr="00DB4C9C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D78D7E7" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D78D7E7" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Font Size : 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FFFAFC1" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FFFAFC1" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Font : Bookman Old Style</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="520DD49F" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+    <w:p w14:paraId="520DD49F" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="088D67F5" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00E203FF" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+    <w:p w14:paraId="088D67F5" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E203FF">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>Description :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D9E750" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00E203FF" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+    <w:p w14:paraId="33D9E750" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E203FF">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>If there is a symbol used in the table, it can be explained in this description.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498BC293" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00E203FF" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+    <w:p w14:paraId="498BC293" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A0CFEDF" w14:textId="11B46B6E" w:rsidR="004E2B32" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+    <w:p w14:paraId="204BC8BD" w14:textId="6741645C" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="002861E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E203FF">
-[...21 lines deleted...]
-    <w:p w14:paraId="204BC8BD" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graphs or images can also be used to present research results. Images or graphics may be in color and must be clear. The title of the image or graph is placed at the bottom of the image or graph and numbered according to the serial number. Images or graphics are also placed in the middle (centered). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB9FD88" w14:textId="4800C0B0" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="16334452" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    </w:p>
+    <w:p w14:paraId="5340042D" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-          <w:b/>
-[...137 lines deleted...]
-    <w:p w14:paraId="763B7C22" w14:textId="05F48359" w:rsidR="004E2B32" w:rsidRPr="002C17FB" w:rsidRDefault="002C17FB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763B7C22" w14:textId="05F48359" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="002C17FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C17FB">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414CA3FD" w14:textId="7CB4E22C" w:rsidR="002C17FB" w:rsidRDefault="00A7743A">
+    <w:p w14:paraId="414CA3FD" w14:textId="7CB4E22C" w:rsidR="002C17FB" w:rsidRPr="00441B62" w:rsidRDefault="00A7743A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7743A">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>The discussion of research results is a crucial section of a scientific article. It explains the findings' significance, implications, and how they connect to theory and relevant research. The discussion starts by presenting the main findings, followed by interpretations and implications from the standpoint of theory and other research results. Researchers should compare their research results with existing theories and other studies to clarify their contribution. Additionally, they should explain the study's limitations and provide recommendations for future research. The discussion section is also where the study's limitations can be addressed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D8650D" w14:textId="77777777" w:rsidR="002C17FB" w:rsidRDefault="002C17FB">
+    <w:p w14:paraId="63D8650D" w14:textId="77777777" w:rsidR="002C17FB" w:rsidRPr="00441B62" w:rsidRDefault="002C17FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6316120B" w14:textId="4125D7E6" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6316120B" w14:textId="4125D7E6" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2305D5" w14:textId="4FE0C73B" w:rsidR="00192274" w:rsidRDefault="00E203FF">
+    <w:p w14:paraId="4A2305D5" w14:textId="4FE0C73B" w:rsidR="00192274" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E203FF">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t>Closing contains the conclusions of research results and suggestions that the author can give. In this section, the author does not need to review the discussion in the previous section. The conclusions must align with or conclude from the research objectives. Writing conclusions is not justified using points, but paragraphs/reviews are sufficient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B0D80E" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRDefault="00E203FF">
+    <w:p w14:paraId="50B0D80E" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B973CC0" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00000000" w:rsidP="00192274">
+    <w:p w14:paraId="2B973CC0" w14:textId="77777777" w:rsidR="00192274" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00192274">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00192274">
+      <w:r w:rsidRPr="00DB4C9C">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
-          <w:color w:val="A5A5A5" w:themeColor="accent3"/>
+          <w:color w:val="A5A5A5"/>
         </w:rPr>
         <w:t>(Bookman Old Style, 11 Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C93804B" w14:textId="2DBFA12E" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000" w:rsidP="00192274">
+    <w:p w14:paraId="2C93804B" w14:textId="2DBFA12E" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00192274">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">An acknowledgement section may be presented after the conclusion, if desired. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>(11)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AD7C7D" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+    <w:p w14:paraId="31AD7C7D" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="678D8693" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="678D8693" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">References </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538BD9AA" w14:textId="3D9970B1" w:rsidR="004E2B32" w:rsidRDefault="00E203FF">
+    <w:p w14:paraId="538BD9AA" w14:textId="3D9970B1" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E203FF">
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t>The bibliography only lists the sources specified in the body of the article. Conversely, names referred to in the body must include a bibliography. Writing a bibliography must be consistent with APA style. Writing a bibliography in the form of a book can follow the order: author's name (if more than one word, last name used as the entry), year, book title (italics), city of publisher, and publisher. If the bibliography is a journal article: author's name, number/year, article title (between two quotation marks), journal name (italics), pages; for referrals from the internet plus access date and web. Reference sources can be journal research articles published in the last 10 years with a minimum of 25 references as many as 60% are reputable journal articles. For writing references and a bibliography, it is recommended to use Management reference tools such as Zotero and Mendeley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372A3496" w14:textId="54E98097" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="372A3496" w14:textId="54E98097" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6930328F" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6930328F" w14:textId="1F78A6D9" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...52 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adeliana, F., Sintawati, M., &amp; Anggara, R. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>Problem-Based Learning: Alternative Learning Model To Improve Students’ Critical Thinking Ability</w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Al-Adzka: Jurnal Ilmiah Pendidikan Guru Madrasah Ibtidaiyah, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(2), 93-102.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-[...10 lines deleted...]
-    <w:p w14:paraId="79109081" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.18592/aladzkapgmi.v11i2.5012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79109081" w14:textId="3DB34050" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...108 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adisel, A., &amp; Suryati, S. (2022). Pendidikan Merdeka Belajar dalam Perspektif Filsafat Progresivisme. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>JOEAI (Journal of Education and Instruction)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(2), 1–8.</w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="004E2B32">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-[...10 lines deleted...]
-    <w:p w14:paraId="0B84AF09" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.31539/joeai.v5i2.4886</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B84AF09" w14:textId="1D3863B6" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...129 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agil, N., &amp; Karim, S. (2021). Analisis Konsep Kampus Merdeka dalam Perspektif Aliran Filsafat Pendidikan Progresivisme Dan Perenialisme. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Jurnal Pendidikan Kewarganegaraan Undiksha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pendidikan </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 14–26.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-[...10 lines deleted...]
-    <w:p w14:paraId="7C3B9DA5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.23887/jpku.v9i1.31422</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3B9DA5" w14:textId="3628FC35" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...129 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agustina, N. S., Robandi, B., Rosmiati, I., &amp; Maulana, Y. (2022). Analisis Pedagogical Content Knowledge terhadap Buku Guru IPAS pada Muatan IPA Sekolah Dasar Kurikulum Merdeka. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Jurnal Basicedu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(5), 9180–9187.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-[...10 lines deleted...]
-    <w:p w14:paraId="161BB7AF" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.31004/basicedu.v6i5.3662</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161BB7AF" w14:textId="3521EC67" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...122 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almuzani, S. (2021). Urgensi Filsafat Pendidikan dan Hubungannya terhadap Pengembangan Kurikulum 2013. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>Pensa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>: Jurnal Pendidikan Dan Ilmu Sosial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal</w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 46–66.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
-[...10 lines deleted...]
-    <w:p w14:paraId="4062680D" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://ejournal.stitpn.ac.id/index.php/pensa/article/view/1148</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4062680D" w14:textId="095E48C3" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Amalia, R. R., &amp; Suharto, A. W. B. (2024). Reading Guide and Gadget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="14"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">: How to Build Digital Literacy Through Primary Education Student Learning. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Al-</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>Al-Adzka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>: Jurnal Ilmiah Pendidikan Guru Madrasah Ibtidaiyah</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal</w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 43–54.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-[...10 lines deleted...]
-    <w:p w14:paraId="1A3E8C66" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.18952/aladzkapgmi.v14i1.12506</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3E8C66" w14:textId="3EDD9EBB" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...100 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arma, &amp; Ismail. (2024). Analisis Kurikulum Merdeka Belajar Dalam Perspektif Filsafat Pendidikan Progresivisme. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Al-</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Al-Qodiri: Jurnal Pendidikan, Sosial Dan Keagamaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Qodiri</w:t>
-[...60 lines deleted...]
-        </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(3), 4–6.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26">
-[...10 lines deleted...]
-    <w:p w14:paraId="6C9CD814" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.53515/qodiri.2024.21.3.1034-1052</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9CD814" w14:textId="70BE0407" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...44 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bahar, Wibawa, B., &amp; Situmorang, R. (2020). Development of Instructional Design Models Based on PBL Model for Software Modeling Course at the Information Technology College in Indonesia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Universal Journal of Educational </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Universal Journal of Educational Reseach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Reseach</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(9A), 1-9.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28">
-[...10 lines deleted...]
-    <w:p w14:paraId="581A6BDA" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://www.hrpub.org/download/20200830/UJERA1-19591153.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581A6BDA" w14:textId="6875329D" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...171 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budi Wijaya, W. I. K., Yasa, I. M. W., &amp; Sri Darmayanti, N. W. (2024). Pengembangan Keterampilan Berpikir Inventif Siswa Sekolah Dasar melalui Pembelajaran Ilmu Pengetahuan Alam (IPA). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Jurnal Simki Pedagogia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 264–271.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30">
-[...10 lines deleted...]
-    <w:p w14:paraId="08A87C51" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.29407/jsp.v7i1.607</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A87C51" w14:textId="1D90DEA1" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
-          <w:u w:val="single"/>
-[...36 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deepa, M., Susithra, N., Santhanamari, G., &amp; Reba, P. (2024). Leveraging Agile Framework for a Project Based Learning Environment in Embedded Systems </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Design Course. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Journal of Engineering Education Transformations</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Engineering Education Transformations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(2), 517–522.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
-        <w:r w:rsidR="004E2B32">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="004E2B32" w:rsidRPr="00441B62">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId32">
-[...10 lines deleted...]
-    <w:p w14:paraId="42B5D50A" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
+      <w:r w:rsidR="004E2B32" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="1155CC"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.16920/jeet/2024/v37is2/24082</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B5D50A" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004E2B32" w:rsidSect="007A2FD3">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+    <w:sectPr w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidSect="007A2FD3">
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="635B5C19" w14:textId="77777777" w:rsidR="00B87A8A" w:rsidRDefault="00B87A8A">
+    <w:p w14:paraId="45FA4A10" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="034302D2" w14:textId="77777777" w:rsidR="00B87A8A" w:rsidRDefault="00B87A8A">
+    <w:p w14:paraId="211EED23" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B2AB286C-F19D-4263-B0F9-D22D97AF9F2B}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{6184F975-0C29-4F62-96E8-527A6E5E92A1}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0E72A6C5-00F1-403E-8B6B-886B25433F56}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{B306DCDA-B990-4FA5-BA9C-FF2AD5B32C9D}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{0C2B9527-6D7E-4C51-B716-918A4EED7A6A}"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{5CA8D632-E0AC-4B19-95DF-A358E68B33C3}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{AE516D42-7426-49DD-9580-A9B96B6EC9AF}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{6E1CEA4C-6287-4D8F-B5F5-A637C6DD2A37}"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{DFFE2306-7D60-44AA-9916-8BBB14CC2BED}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{E3EF3E0D-674F-44FC-B96C-CCB19CC95DFB}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{8AEB9209-11DF-49A2-8572-455B3B54EA20}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{96A7087E-4762-44D1-A0FD-9B8C09E3790A}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{D9DECDFD-003D-4157-9208-0D1666A8B94D}"/>
+  </w:font>
+  <w:font w:name="Teko">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{379EC92B-BA62-4068-9A5E-228DBE2B9A02}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{FAD007C9-29E0-4456-AA18-B124D4ABC86B}"/>
+    <w:embedBoldItalic r:id="rId10" w:fontKey="{F3B223DE-6DBD-4143-810D-892491A92D50}"/>
   </w:font>
   <w:font w:name="Agency FB">
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{C592034F-4992-43E3-8ECF-60B852C421E4}"/>
-[...10 lines deleted...]
-    <w:embedBoldItalic r:id="rId14" w:fontKey="{B0B4A03E-FBE6-46F5-9E76-98656A6C8A9E}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{26E233A5-B3BF-43FF-903D-B4402283F894}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{15052491-B981-4585-9C13-AF1F6FA0D0B2}"/>
+    <w:embedBoldItalic r:id="rId13" w:fontKey="{D6EB48D4-56B5-4C14-936A-3A83314F2330}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{0A28800E-AE93-463B-ABB5-CA8AE9E4E0F9}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{2031EADB-9EAB-484D-806C-3E24D543C877}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1577AB5C" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5ADB2560" w14:textId="4DF8F8E3" w:rsidR="00B51B6E" w:rsidRPr="00B51B6E" w:rsidRDefault="00B51B6E">
     <w:pPr>
-      <w:pBdr>
-[...10 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Teko" w:eastAsia="Teko" w:hAnsi="Teko" w:cs="Teko"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-        <w:szCs w:val="24"/>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:instrText>PAGE</w:instrText>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-        <w:szCs w:val="24"/>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00192274">
-[...5 lines deleted...]
-        <w:szCs w:val="24"/>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+        <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-        <w:szCs w:val="24"/>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AF5B872" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7407034F" w14:textId="2DC11CCC" w:rsidR="00B51B6E" w:rsidRPr="00B51B6E" w:rsidRDefault="00B51B6E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+        <w:lang w:val="id-ID"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="32409E55" w14:textId="77777777" w:rsidR="00B51B6E" w:rsidRDefault="00B51B6E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47928B54" w14:textId="0BE6F336" w:rsidR="00B51B6E" w:rsidRPr="00B51B6E" w:rsidRDefault="00B51B6E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+        <w:lang w:val="id-ID"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="70570596" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55262B52" w14:textId="77777777" w:rsidR="00B87A8A" w:rsidRDefault="00B87A8A">
+    <w:p w14:paraId="5C817DFF" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CD064EB" w14:textId="77777777" w:rsidR="00B87A8A" w:rsidRDefault="00B87A8A">
+    <w:p w14:paraId="0FD7A54C" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FC760DE" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000">
+  <w:p w14:paraId="304C71E9" w14:textId="483E7B2D" w:rsidR="00B51B6E" w:rsidRPr="00192274" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidRPr="00B51B6E">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Al-</w:t>
+      <w:t>Journal of Elementary Education Research and Practice</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidR="00696CFD">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Adzka</w:t>
+      <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...59 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00192274">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00192274">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Author</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3EDBF173" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7FBACF88" w14:textId="2B124A72" w:rsidR="00B51B6E" w:rsidRPr="00192274" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00192274">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Vol. 1</w:t>
+      <w:t xml:space="preserve">Vol. </w:t>
     </w:r>
-    <w:r w:rsidRPr="00192274">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
-      </w:rPr>
-      <w:t>5</w:t>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>xx</w:t>
     </w:r>
     <w:r w:rsidRPr="00192274">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>, No. xx, pp. xx-xx</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="16CAA996" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="004E2B32">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5186A837" w14:textId="062B944B" w:rsidR="00B51B6E" w:rsidRPr="00B51B6E" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>Journal of Elementary Education Research and Practice (JEERP)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00192274">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00B51B6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:i/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>Title</w:t>
+    </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="4E7358C2" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000">
+  <w:p w14:paraId="35F01B79" w14:textId="77777777" w:rsidR="00B51B6E" w:rsidRPr="00192274" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
-        <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00192274">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
-        <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Al-</w:t>
+      <w:t xml:space="preserve">Vol. </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00192274">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
-        <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Adzka</w:t>
-[...44 lines deleted...]
-      <w:t xml:space="preserve"> Pendidikan Guru </w:t>
+      <w:t>xx</w:t>
     </w:r>
     <w:r w:rsidRPr="00192274">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
-        <w:b/>
-[...15 lines deleted...]
-        <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:tab/>
-[...8 lines deleted...]
-      <w:t>Title of Article</w:t>
+      <w:t>, No. xx, pp. xx-xx</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3A20FBB2" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3A20FBB2" w14:textId="04B8539C" w:rsidR="004E2B32" w:rsidRPr="00AE0462" w:rsidRDefault="004E2B32" w:rsidP="00AE0462">
     <w:pPr>
-      <w:pBdr>
-[...13 lines deleted...]
-        <w:color w:val="000000"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00192274">
-[...18 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61B2A70F" w14:textId="306C2AB3" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="008A7C15" w:rsidP="008A7C15">
+  <w:p w14:paraId="0B778F51" w14:textId="29CF61D2" w:rsidR="001737F5" w:rsidRPr="00CC6675" w:rsidRDefault="00CC0498" w:rsidP="001737F5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1276"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="545C1E2D" wp14:editId="3A7B4B02">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4666596C" wp14:editId="55293B28">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-43815</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="736600" cy="864235"/>
-          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1611398743" name="Picture 1"/>
+          <wp:docPr id="5" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="736600" cy="864235"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Al-</w:t>
+      <w:t>Al-Adzka: Jurnal Ilmiah Pendidikan Guru M</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...65 lines deleted...]
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">adrasah </w:t>
+      <w:t>adrasah Ibtidaiyah</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-    <w:r w:rsidRPr="008A7C15">
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1DBFC44A" w14:textId="698787F3" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000" w:rsidP="008A7C15">
+  <w:p w14:paraId="04C1D0A6" w14:textId="77777777" w:rsidR="001737F5" w:rsidRPr="00CC6675" w:rsidRDefault="001737F5" w:rsidP="001737F5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1276"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. </w:t>
     </w:r>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
       </w:rPr>
-      <w:t>15</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00192274">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve">, No. </w:t>
+      <w:t>, No. 1, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00EF0469">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
-        <w:color w:val="000000"/>
-[...16 lines deleted...]
-      <w:t>5</w:t>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60DA1C8E" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000" w:rsidP="008A7C15">
+  <w:p w14:paraId="1A6E28F4" w14:textId="77777777" w:rsidR="001737F5" w:rsidRPr="00CC6675" w:rsidRDefault="001737F5" w:rsidP="001737F5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1276"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Available online at </w:t>
     </w:r>
     <w:hyperlink r:id="rId2">
-      <w:r w:rsidR="004E2B32" w:rsidRPr="00192274">
+      <w:r w:rsidRPr="00CC6675">
         <w:rPr>
           <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
           <w:color w:val="0563C1"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://jurnal.uinantasari.ac.id/index.php/adzka</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="2A864CFA" w14:textId="7621478D" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000" w:rsidP="008A7C15">
+  <w:p w14:paraId="0F25D868" w14:textId="20B87A53" w:rsidR="001737F5" w:rsidRPr="00CC6675" w:rsidRDefault="001737F5" w:rsidP="001737F5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1276"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
-      <w:r w:rsidRPr="00672AD4">
+      <w:r w:rsidRPr="00CC6675">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>aladzka@uin-antasari.ac.id</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="7D43E10B" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00192274" w:rsidRDefault="00000000" w:rsidP="008A7C15">
+  <w:p w14:paraId="7D43E10B" w14:textId="40762777" w:rsidR="004E2B32" w:rsidRPr="001737F5" w:rsidRDefault="001737F5" w:rsidP="001737F5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1276"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>p-ISSN: 2088-9801 | e-ISSN: 2597-937X</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51DD544B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FFC8496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -5211,148 +3434,175 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="457990696">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E2B32"/>
     <w:rsid w:val="00026540"/>
-    <w:rsid w:val="0005229D"/>
     <w:rsid w:val="000B71A2"/>
     <w:rsid w:val="000F3AC8"/>
     <w:rsid w:val="00100A84"/>
+    <w:rsid w:val="001737F5"/>
+    <w:rsid w:val="00180AAA"/>
     <w:rsid w:val="00192274"/>
     <w:rsid w:val="00200143"/>
     <w:rsid w:val="00235071"/>
+    <w:rsid w:val="002861E5"/>
     <w:rsid w:val="002C17FB"/>
-    <w:rsid w:val="0034592C"/>
-    <w:rsid w:val="00486023"/>
+    <w:rsid w:val="002D23D5"/>
+    <w:rsid w:val="00303205"/>
+    <w:rsid w:val="00413290"/>
+    <w:rsid w:val="00441B62"/>
     <w:rsid w:val="004E2B32"/>
+    <w:rsid w:val="004F7A3D"/>
     <w:rsid w:val="00594D22"/>
+    <w:rsid w:val="00595F50"/>
+    <w:rsid w:val="005D7DAA"/>
     <w:rsid w:val="00616784"/>
-    <w:rsid w:val="00672AD4"/>
+    <w:rsid w:val="00696CFD"/>
+    <w:rsid w:val="006A3F70"/>
+    <w:rsid w:val="006F2BE9"/>
+    <w:rsid w:val="00762A9A"/>
+    <w:rsid w:val="00791610"/>
     <w:rsid w:val="007A2FD3"/>
+    <w:rsid w:val="007C09D5"/>
+    <w:rsid w:val="008208E4"/>
     <w:rsid w:val="008A7C15"/>
+    <w:rsid w:val="008B39C7"/>
+    <w:rsid w:val="008E6DC6"/>
     <w:rsid w:val="00903F63"/>
+    <w:rsid w:val="0090613D"/>
+    <w:rsid w:val="00926CCA"/>
+    <w:rsid w:val="009D5BA4"/>
+    <w:rsid w:val="00A22825"/>
     <w:rsid w:val="00A25E83"/>
+    <w:rsid w:val="00A75180"/>
     <w:rsid w:val="00A7743A"/>
     <w:rsid w:val="00A80ACB"/>
+    <w:rsid w:val="00AC778C"/>
+    <w:rsid w:val="00AE0462"/>
+    <w:rsid w:val="00AE1A4D"/>
     <w:rsid w:val="00AE3026"/>
-    <w:rsid w:val="00B87A8A"/>
+    <w:rsid w:val="00B51B6E"/>
+    <w:rsid w:val="00BC1BBC"/>
     <w:rsid w:val="00BD278A"/>
+    <w:rsid w:val="00BE4041"/>
     <w:rsid w:val="00C80680"/>
+    <w:rsid w:val="00CC0498"/>
+    <w:rsid w:val="00CD706E"/>
+    <w:rsid w:val="00DB4C9C"/>
+    <w:rsid w:val="00DC7ADE"/>
+    <w:rsid w:val="00DF6D9F"/>
     <w:rsid w:val="00E203FF"/>
+    <w:rsid w:val="00E27907"/>
     <w:rsid w:val="00E90A0B"/>
     <w:rsid w:val="00EB30CE"/>
-    <w:rsid w:val="00EF0469"/>
+    <w:rsid w:val="00EF6A07"/>
     <w:rsid w:val="00F22969"/>
     <w:rsid w:val="00FA1F21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0B497EF1"/>
   <w15:docId w15:val="{F6DF5608-06B3-4EE8-9C88-E8E3F5F4A089}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en" w:eastAsia="id-ID" w:bidi="ar-SA"/>
+        <w:lang w:val="id-ID" w:eastAsia="id-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5691,50 +3941,58 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
@@ -5870,53 +4128,50 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Body of text,List Paragraph1,Medium Grid 1 - Accent 21,Body of text+1,Body of text+2,Body of text+3,List Paragraph11,Colorful List - Accent 11,HEADING 1,soal jawab,Body of textCxSp,Heading 11,Heading 12,List Paragraph2,Heading 111"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E7307"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002E7307"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -5930,254 +4185,268 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D6C13"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Body of text Char,List Paragraph1 Char,Medium Grid 1 - Accent 21 Char,Body of text+1 Char,Body of text+2 Char,Body of text+3 Char,List Paragraph11 Char,Colorful List - Accent 11 Char,HEADING 1 Char,soal jawab Char,Heading 11 Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003D6C13"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6C13"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B5111D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B5111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B5111D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A2FD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="172035981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="586227291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1362050675">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1678967847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18592/aladzkapgmi.v11i2.5012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23887/jpku.v9i1.31422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.53515/qodiri.2024.21.3.1034-1052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejournal.stitpn.ac.id/index.php/pensa/article/view/1148" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23887/jpku.v9i1.31422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.53515/qodiri.2024.21.3.1034-1052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31539/joeai.v5i2.4886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31004/basicedu.v6i5.3662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29407/jsp.v7i1.607" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18952/aladzkapgmi.v14i1.12506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.16920/jeet/2024/v37is2/24082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31539/joeai.v5i2.4886" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18952/aladzkapgmi.v14i1.12506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrpub.org/download/20200830/UJERA1-19591153.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31004/basicedu.v6i5.3662" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.16920/jeet/2024/v37is2/24082" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.............@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18592/aladzkapgmi.v11i2.5012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejournal.stitpn.ac.id/index.php/pensa/article/view/1148" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrpub.org/download/20200830/UJERA1-19591153.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29407/jsp.v7i1.607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.............@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1520-8648" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejournal.stitpn.ac.id/index.php/pensa/article/view/1148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrpub.org/download/20200830/UJERA1-19591153.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18592/aladzkapgmi.v14i2.14412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31004/basicedu.v6i5.3662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23887/jpku.v9i1.31422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.53515/qodiri.2024.21.3.1034-1052" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.............@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31539/joeai.v5i2.4886" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.16920/jeet/2024/v37is2/24082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.............@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18952/aladzkapgmi.v14i1.12506" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18592/aladzkapgmi.v11i2.5012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29407/jsp.v7i1.607" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aladzka@uin-antasari.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jurnal.uinantasari.ac.id/index.php/adzka" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\makhe\Downloads\aladzka@uin-antasari.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jurnal.uinantasari.ac.id/index.php/adzka" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6421,65 +4690,357 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhJ0ElxZlRjurxIC/gd+I9Of4URUA==">CgMxLjA4AHIhMVlBTkZRSVlscWlabzlUbXF2cmw1ZUVjZHVZSG1QXzdD</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1599</Words>
-  <Characters>9116</Characters>
+  <Words>1455</Words>
+  <Characters>8295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10694</CharactersWithSpaces>
+  <CharactersWithSpaces>9731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="96" baseType="variant">
+      <vt:variant>
+        <vt:i4>3145765</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.16920/jeet/2024/v37is2/24082</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.29407/jsp.v7i1.607</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929893</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.hrpub.org/download/20200830/UJERA1-19591153.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798827</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.53515/qodiri.2024.21.3.1034-1052</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439580</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.18952/aladzkapgmi.v14i1.12506</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ejournal.stitpn.ac.id/index.php/pensa/article/view/1148</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407979</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.31004/basicedu.v6i5.3662</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179721</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.23887/jpku.v9i1.31422</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963868</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.31539/joeai.v5i2.4886</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274594</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.18592/aladzkapgmi.v11i2.5012</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473447</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://creativecommons.org/licenses/by/4.0/deed.en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832791</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.18592/aladzkapgmi.v14i2.14412</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621519</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:.............@gmail.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621519</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:.............@gmail.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jeerp@cesmid.ac.id</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866659</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ojs.cesmid.org/index.php/jeerp</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>