--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -668,170 +668,314 @@
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E2B32" w:rsidRPr="00441B62" w14:paraId="37048CDE" w14:textId="77777777" w:rsidTr="00DB4C9C">
         <w:trPr>
           <w:trHeight w:val="1136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34A47D52" w14:textId="26FDFD4E" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
+          <w:p w14:paraId="34A47D52" w14:textId="7F375311" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">How to cite: </w:t>
             </w:r>
             <w:r w:rsidR="007C09D5" w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>…………..</w:t>
+              <w:t>………</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007C09D5" w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (202</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00AE0462" w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007C09D5" w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>……………………….</w:t>
+              <w:t>…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007C09D5" w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007C09D5" w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>….</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00AE0462" w:rsidRPr="00DB4C9C">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Al-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adzka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jurnal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ilmiah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pendidikan Guru M</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>adrasah Ibtidaiyah</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB4C9C">
+            <w:r w:rsidRPr="004B2B36">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB4C9C">
+            <w:r w:rsidRPr="004B2B36">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(2), 206–225.</w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
-              <w:r w:rsidR="004E2B32" w:rsidRPr="00DB4C9C">
+              <w:r w:rsidR="004E2B32" w:rsidRPr="004B2B36">
                 <w:rPr>
                   <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                  <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00AE0462" w:rsidRPr="00BC1BBC">
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-                <w:b/>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>https://doi.org/10.18592/jeerp.v1i1.xxxx</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.18592/aladzkapgmi.v16i1.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29FA81EB" w14:textId="77777777" w:rsidR="00192274" w:rsidRPr="00DB4C9C" w:rsidRDefault="00192274" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25688D61" w14:textId="413FFED8" w:rsidR="00192274" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
@@ -868,51 +1012,67 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Abstract is written concisely and factually, includes the purpose of research, the method of research, the result and conclusion of research. Abstract is written in English and Indonesian language, in account between 150 – 200 words in one paragraph. --English-- </w:t>
+        <w:t xml:space="preserve">Abstract is written concisely and factually, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the purpose of research, the method of research, the result and conclusion of research. Abstract is written in English and Indonesian language, in account between 150 – 200 words in one paragraph. --English-- </w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>11 Italic-Bookman Old Style</w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D0E879" w14:textId="77777777" w:rsidR="00762A9A" w:rsidRPr="00441B62" w:rsidRDefault="00762A9A" w:rsidP="00026540">
@@ -945,51 +1105,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>Environmental Education; Green School; Project-Based Learning; Sustainability; Elementary Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">minimum of 3 keywords, </w:t>
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="A6A6A6"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
         <w:t>11 Italic-Bookman Old</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C3E4C5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
@@ -1000,369 +1196,516 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC01583" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18136000" w14:textId="13314E92" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+    <w:p w14:paraId="18136000" w14:textId="22BEAD94" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00441B62">
+      <w:r w:rsidRPr="004B2B36">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Adzka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ilmiah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan Guru M</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">adrasah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B2B36" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ibtidaiyah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B51B6E" w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>publishes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scientific studies based on IMRAD research on education that contribute to understanding and developing scientific theories and concepts and their application to madrasah/elementary school education in Indonesia. Manuscripts included in </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E6DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>Adzka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B51B6E" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>must be by the focus and scope of this journal. For a maximum similarity check of 20%, the rest will be returned to the author to be corrected if desired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A56B066" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABA0F13" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>The introduction contains the background of the research problem, research objectives, and a bit about theoretical studies. In this introductory section, the state of the art of the article must appear so that the research being carried out is indeed necessary. The article must be original because it has never been published in another journal. Articles that have been presented in a forum, such as a seminar, must be mentioned in the forum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE11376" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54ECF6D6" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing scripts using Indonesian, English, or Arabic correctly. The words used in the article are around 3000-6000 words on A4 paper size, single-spaced. The typeface used is Bookman Old Style, with a font </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>sizes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. When submitting an article, it must be in the form of a Microsoft Word file of 2003 and above or RTF. The paper margins used in Al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>Adzka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal articles are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAD7157" w14:textId="311D87BC" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Up </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   = 3 cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE1EB93" w14:textId="102237F0" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   = </w:t>
+      </w:r>
+      <w:r w:rsidR="00E203FF" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>2,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15173F7F" w14:textId="2BFB3742" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   = 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E203FF" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EB9D7D" w14:textId="598FD008" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Bottom  =</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E203FF" w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6505A0A5" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F0CAC9" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B355958" w14:textId="6F8DD3A8" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The preparation of articles accepted on </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6DC6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Journal of Elementary Education Research and Practice (JEERP)</w:t>
-[...254 lines deleted...]
-      </w:r>
+        <w:t>Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6DC6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Teko" w:hAnsi="Bookman Old Style" w:cs="Teko"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Al-Adzka</w:t>
-      </w:r>
+        <w:t>Adzka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be based on IMRAD (Introduction, Method, Results, and Discussion). The research method in the submitted article contains the type of research, research design, subject-object or population-sample, research instruments, data collection techniques, and data analysis techniques. It would be great and interesting if this research method section were added to a chart or flow in data collection to data analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35096BE6" w14:textId="6D381590" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="360026E3" w14:textId="6C318E0D" w:rsidR="00A7743A" w:rsidRPr="00441B62" w:rsidRDefault="00A7743A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
-        <w:t>Result and Discussion</w:t>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53534BAC" w14:textId="119FAEC3" w:rsidR="002C17FB" w:rsidRPr="00441B62" w:rsidRDefault="002C17FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Result </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600ED342" w14:textId="0CC26946" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00A7743A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -1515,110 +1858,141 @@
       <w:tr w:rsidR="004E2B32" w:rsidRPr="00441B62" w14:paraId="1F065C40" w14:textId="77777777" w:rsidTr="00DB4C9C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D78D7E7" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Font Size : 10</w:t>
+              <w:t xml:space="preserve"> Font </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Size :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FFFAFC1" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00DB4C9C" w:rsidRDefault="00000000" w:rsidP="00DB4C9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DB4C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Font : Bookman Old Style</w:t>
+              <w:t>Font :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB4C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bookman Old Style</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="520DD49F" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="004E2B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="088D67F5" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>Description :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="33D9E750" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>If there is a symbol used in the table, it can be explained in this description.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498BC293" w14:textId="77777777" w:rsidR="00E203FF" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF" w:rsidP="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
@@ -1870,145 +2244,333 @@
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">References </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538BD9AA" w14:textId="3D9970B1" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00E203FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="202124"/>
         </w:rPr>
-        <w:t>The bibliography only lists the sources specified in the body of the article. Conversely, names referred to in the body must include a bibliography. Writing a bibliography must be consistent with APA style. Writing a bibliography in the form of a book can follow the order: author's name (if more than one word, last name used as the entry), year, book title (italics), city of publisher, and publisher. If the bibliography is a journal article: author's name, number/year, article title (between two quotation marks), journal name (italics), pages; for referrals from the internet plus access date and web. Reference sources can be journal research articles published in the last 10 years with a minimum of 25 references as many as 60% are reputable journal articles. For writing references and a bibliography, it is recommended to use Management reference tools such as Zotero and Mendeley.</w:t>
+        <w:t xml:space="preserve">The bibliography only lists the sources specified in the body of the article. Conversely, names referred to in the body must include a bibliography. Writing a bibliography must be consistent with APA style. Writing a bibliography in the form of a book can follow the order: author's name (if more than </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>one word</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00441B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>, last name used as the entry), year, book title (italics), city of publisher, and publisher. If the bibliography is a journal article: author's name, number/year, article title (between two quotation marks), journal name (italics), pages; for referrals from the internet plus access date and web. Reference sources can be journal research articles published in the last 10 years with a minimum of 25 references as many as 60% are reputable journal articles. For writing references and a bibliography, it is recommended to use Management reference tools such as Zotero and Mendeley.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372A3496" w14:textId="54E98097" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6930328F" w14:textId="1F78A6D9" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00696CFD">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adeliana, F., Sintawati, M., &amp; Anggara, R. (2021). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Adeliana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., Sintawati, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Anggara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Problem-Based Learning: Alternative Learning Model To Improve Students’ Critical Thinking Ability</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Al-Adzka: Jurnal Ilmiah Pendidikan Guru Madrasah Ibtidaiyah, </w:t>
+        <w:t xml:space="preserve">Problem-Based Learning: Alternative Learning Model </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Improve Students’ Critical Thinking Ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>. Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Adzka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Ilmiah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan Guru Madrasah Ibtidaiyah, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(2), 93-102.</w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://doi.org/10.18592/aladzkapgmi.v11i2.5012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79109081" w14:textId="3DB34050" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00696CFD">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adisel, A., &amp; Suryati, S. (2022). Pendidikan Merdeka Belajar dalam Perspektif Filsafat Progresivisme. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Adisel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Suryati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. (2022). Pendidikan Merdeka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Belajar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Perspektif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Filsafat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Progresivisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>JOEAI (Journal of Education and Instruction)</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
@@ -2023,190 +2585,562 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://doi.org/10.31539/joeai.v5i2.4886</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B84AF09" w14:textId="1D3863B6" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agil, N., &amp; Karim, S. (2021). Analisis Konsep Kampus Merdeka dalam Perspektif Aliran Filsafat Pendidikan Progresivisme Dan Perenialisme. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Agil, N., &amp; Karim, S. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Konsep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kampus Merdeka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Perspektif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Aliran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Filsafat Pendidikan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Progresivisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dan Perenialisme. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal Pendidikan Kewarganegaraan Undiksha</w:t>
-      </w:r>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Kewarganegaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Undiksha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 14–26.</w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://doi.org/10.23887/jpku.v9i1.31422</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3B9DA5" w14:textId="3628FC35" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agustina, N. S., Robandi, B., Rosmiati, I., &amp; Maulana, Y. (2022). Analisis Pedagogical Content Knowledge terhadap Buku Guru IPAS pada Muatan IPA Sekolah Dasar Kurikulum Merdeka. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Agustina, N. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Robandi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Rosmiati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., &amp; Maulana, Y. (2022). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pedagogical Content Knowledge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>terhadap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Buku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guru IPAS pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Muatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IPA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Sekolah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dasar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Kurikulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Merdeka. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal Basicedu</w:t>
-      </w:r>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Basicedu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(5), 9180–9187.</w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://doi.org/10.31004/basicedu.v6i5.3662</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161BB7AF" w14:textId="3521EC67" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00696CFD">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Almuzani, S. (2021). Urgensi Filsafat Pendidikan dan Hubungannya terhadap Pengembangan Kurikulum 2013. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Almuzani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Urgensi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Filsafat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Hubungannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>terhadap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pengembangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Kurikulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2013. </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>Pensa</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>: Jurnal Pendidikan Dan Ilmu Sosial</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan Dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ilmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sosial</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 46–66.</w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
@@ -2214,84 +3148,148 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://ejournal.stitpn.ac.id/index.php/pensa/article/view/1148</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4062680D" w14:textId="095E48C3" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t>Amalia, R. R., &amp; Suharto, A. W. B. (2024). Reading Guide and Gadget</w:t>
+        <w:t xml:space="preserve">Amalia, R. R., &amp; Suharto, A. W. B. (2024). Reading Guide and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Gadget</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">: How to Build Digital Literacy Through Primary Education Student Learning. </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> How to Build Digital Literacy Through Primary Education Student Learning. </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Al-Adzka</w:t>
-      </w:r>
+        <w:t>Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Adzka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>: Jurnal Ilmiah Pendidikan Guru Madrasah Ibtidaiyah</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ilmiah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan Guru Madrasah Ibtidaiyah</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 43–54.</w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
@@ -2299,58 +3297,204 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://doi.org/10.18952/aladzkapgmi.v14i1.12506</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3E8C66" w14:textId="3EDD9EBB" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arma, &amp; Ismail. (2024). Analisis Kurikulum Merdeka Belajar Dalam Perspektif Filsafat Pendidikan Progresivisme. </w:t>
+        <w:t xml:space="preserve">Arma, &amp; Ismail. (2024). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Kurikulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Merdeka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Belajar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Perspektif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Filsafat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Progresivisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Al-Qodiri: Jurnal Pendidikan, Sosial Dan Keagamaan</w:t>
+        <w:t>Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Qodiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pendidikan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sosial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dan Keagamaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(3), 4–6.</w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
@@ -2358,117 +3502,319 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://doi.org/10.53515/qodiri.2024.21.3.1034-1052</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9CD814" w14:textId="70BE0407" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bahar, Wibawa, B., &amp; Situmorang, R. (2020). Development of Instructional Design Models Based on PBL Model for Software Modeling Course at the Information Technology College in Indonesia. </w:t>
+        <w:t xml:space="preserve">Bahar, Wibawa, B., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Situmorang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. (2020). Development of Instructional Design Models Based on PBL Model for Software Modeling Course at the Information Technology College in Indonesia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Universal Journal of Educational Reseach</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Universal Journal of Educational </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reseach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(9A), 1-9.</w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://www.hrpub.org/download/20200830/UJERA1-19591153.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581A6BDA" w14:textId="6875329D" w:rsidR="004E2B32" w:rsidRPr="00696CFD" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Budi Wijaya, W. I. K., Yasa, I. M. W., &amp; Sri Darmayanti, N. W. (2024). Pengembangan Keterampilan Berpikir Inventif Siswa Sekolah Dasar melalui Pembelajaran Ilmu Pengetahuan Alam (IPA). </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Budi Wijaya, W. I. K., Yasa, I. M. W., &amp; Sri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Darmayanti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. W. (2024). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pengembangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Keterampilan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Berpikir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Inventif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Siswa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Sekolah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dasar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>melalui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pembelajaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Ilmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pengetahuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alam (IPA). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
-        <w:t>Jurnal Simki Pedagogia</w:t>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Simki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pedagogia</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:t>(1), 264–271.</w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
           <w:rPr>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           </w:rPr>
@@ -2476,51 +3822,65 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2B32" w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>https://doi.org/10.29407/jsp.v7i1.607</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A87C51" w14:textId="1D90DEA1" w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidRDefault="00000000" w:rsidP="00696CFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deepa, M., Susithra, N., Santhanamari, G., &amp; Reba, P. (2024). Leveraging Agile Framework for a Project Based Learning Environment in Embedded Systems </w:t>
+        <w:t xml:space="preserve">Deepa, M., Susithra, N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Santhanamari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00696CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., &amp; Reba, P. (2024). Leveraging Agile Framework for a Project Based Learning Environment in Embedded Systems </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Design Course. </w:t>
       </w:r>
       <w:r w:rsidRPr="00696CFD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of Engineering Education Transformations</w:t>
       </w:r>
       <w:r w:rsidRPr="00441B62">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
@@ -2563,142 +3923,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2B32" w:rsidRPr="00441B62" w:rsidSect="007A2FD3">
       <w:headerReference w:type="even" r:id="rId24"/>
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45FA4A10" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
+    <w:p w14:paraId="0E208A9C" w14:textId="77777777" w:rsidR="00366FD1" w:rsidRDefault="00366FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="211EED23" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
+    <w:p w14:paraId="649FCC78" w14:textId="77777777" w:rsidR="00366FD1" w:rsidRDefault="00366FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{0E72A6C5-00F1-403E-8B6B-886B25433F56}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{B306DCDA-B990-4FA5-BA9C-FF2AD5B32C9D}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BAC14826-0766-4AB9-A0F9-B0D82BF70F4A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E2BC0ECE-D2A5-45FF-84EB-5DF032F8E11F}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{AE516D42-7426-49DD-9580-A9B96B6EC9AF}"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{6E1CEA4C-6287-4D8F-B5F5-A637C6DD2A37}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{171A161D-A0A4-45FB-8F7D-78E86A673DAA}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{E0D15EC2-BC4E-4A3F-A73E-553A7A5BFA92}"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{8AEB9209-11DF-49A2-8572-455B3B54EA20}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{D9DECDFD-003D-4157-9208-0D1666A8B94D}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{1B7FE0A5-CD77-4701-BA68-91E08DE4FC23}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{3BA5979B-3705-4002-B5AC-A5AD835184A1}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{CB4626C6-6A5D-42FF-BDE7-19A69FBCE8A3}"/>
   </w:font>
   <w:font w:name="Teko">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{379EC92B-BA62-4068-9A5E-228DBE2B9A02}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId10" w:fontKey="{F3B223DE-6DBD-4143-810D-892491A92D50}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{C22DB428-2FDB-465A-8D79-0CD480003F7C}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{2E35F9FC-7FD7-41AC-85A9-D15E35DE73CD}"/>
+    <w:embedBoldItalic r:id="rId10" w:fontKey="{6EF684A1-97C4-49E9-B740-B6A0877B4BEF}"/>
   </w:font>
   <w:font w:name="Agency FB">
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{26E233A5-B3BF-43FF-903D-B4402283F894}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId13" w:fontKey="{D6EB48D4-56B5-4C14-936A-3A83314F2330}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{EC2800C6-D4D1-4C23-AF11-AA2F2297A6B3}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{6F5C348E-60C9-41E4-93BE-E318BD09FE25}"/>
+    <w:embedBoldItalic r:id="rId13" w:fontKey="{4A57CD2C-6E59-472C-9DCB-B46F6A1E4ED2}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{2031EADB-9EAB-484D-806C-3E24D543C877}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{9B7DB9EC-6FF6-405E-9808-808595162051}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ADB2560" w14:textId="4DF8F8E3" w:rsidR="00B51B6E" w:rsidRPr="00B51B6E" w:rsidRDefault="00B51B6E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B51B6E">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00B51B6E">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -2827,213 +4187,329 @@
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00B51B6E">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="70570596" w14:textId="77777777" w:rsidR="004E2B32" w:rsidRDefault="004E2B32">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C817DFF" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
+    <w:p w14:paraId="7DCC9453" w14:textId="77777777" w:rsidR="00366FD1" w:rsidRDefault="00366FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FD7A54C" w14:textId="77777777" w:rsidR="009D5BA4" w:rsidRDefault="009D5BA4">
+    <w:p w14:paraId="7709FFB7" w14:textId="77777777" w:rsidR="00366FD1" w:rsidRDefault="00366FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="304C71E9" w14:textId="483E7B2D" w:rsidR="00B51B6E" w:rsidRPr="00192274" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
+  <w:p w14:paraId="304C71E9" w14:textId="71B1DFD2" w:rsidR="00B51B6E" w:rsidRPr="004B2B36" w:rsidRDefault="004B2B36" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B51B6E">
+    <w:r w:rsidRPr="004B2B36">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Journal of Elementary Education Research and Practice</w:t>
+      <w:t>Al-</w:t>
     </w:r>
-    <w:r w:rsidR="00696CFD">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>Adzka</w:t>
     </w:r>
-    <w:r w:rsidRPr="00192274">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004B2B36">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>Jurnal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>Ilmiah</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Pendidikan Guru M</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">adrasah </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Ibtidaiyah</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00B51B6E" w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidR="00B51B6E" w:rsidRPr="004B2B36">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Author</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FBACF88" w14:textId="2B124A72" w:rsidR="00B51B6E" w:rsidRPr="00192274" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
+  <w:p w14:paraId="7FBACF88" w14:textId="2B124A72" w:rsidR="00B51B6E" w:rsidRPr="004B2B36" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00192274">
+    <w:r w:rsidRPr="004B2B36">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. </w:t>
-[...13 lines deleted...]
-      <w:t>, No. xx, pp. xx-xx</w:t>
+      <w:t>Vol. xx, No. xx, pp. xx-xx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5186A837" w14:textId="062B944B" w:rsidR="00B51B6E" w:rsidRPr="00B51B6E" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
+  <w:p w14:paraId="5186A837" w14:textId="3C7FF71C" w:rsidR="00B51B6E" w:rsidRPr="00B51B6E" w:rsidRDefault="004B2B36" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B51B6E">
+    <w:r w:rsidRPr="004B2B36">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Journal of Elementary Education Research and Practice (JEERP)</w:t>
+      <w:t>Al-</w:t>
     </w:r>
-    <w:r w:rsidRPr="00192274">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
+      <w:t>Adzka</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>Jurnal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>Ilmiah</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Pendidikan Guru M</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">adrasah </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004B2B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Ibtidaiyah</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00B51B6E" w:rsidRPr="00192274">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00B51B6E">
+    <w:r w:rsidR="00B51B6E" w:rsidRPr="00B51B6E">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>Title</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35F01B79" w14:textId="77777777" w:rsidR="00B51B6E" w:rsidRPr="00192274" w:rsidRDefault="00B51B6E" w:rsidP="00B51B6E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
@@ -3153,61 +4629,138 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Al-Adzka: Jurnal Ilmiah Pendidikan Guru M</w:t>
+      <w:t>Al-</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Adzka</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Jurnal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Ilmiah</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Pendidikan Guru M</w:t>
     </w:r>
     <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>adrasah Ibtidaiyah</w:t>
+      <w:t xml:space="preserve">adrasah </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
+      <w:rPr>
+        <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Ibtidaiyah</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="001737F5" w:rsidRPr="00CC6675">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="04C1D0A6" w14:textId="77777777" w:rsidR="001737F5" w:rsidRPr="00CC6675" w:rsidRDefault="001737F5" w:rsidP="001737F5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1276"/>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:eastAsia="Teko" w:hAnsi="Agency FB" w:cs="Teko"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
@@ -3432,137 +4985,141 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="457990696">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="98"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E2B32"/>
     <w:rsid w:val="00026540"/>
     <w:rsid w:val="000B71A2"/>
     <w:rsid w:val="000F3AC8"/>
     <w:rsid w:val="00100A84"/>
     <w:rsid w:val="001737F5"/>
     <w:rsid w:val="00180AAA"/>
     <w:rsid w:val="00192274"/>
     <w:rsid w:val="00200143"/>
     <w:rsid w:val="00235071"/>
     <w:rsid w:val="002861E5"/>
     <w:rsid w:val="002C17FB"/>
     <w:rsid w:val="002D23D5"/>
     <w:rsid w:val="00303205"/>
+    <w:rsid w:val="00366FD1"/>
     <w:rsid w:val="00413290"/>
     <w:rsid w:val="00441B62"/>
+    <w:rsid w:val="004B2B36"/>
     <w:rsid w:val="004E2B32"/>
     <w:rsid w:val="004F7A3D"/>
     <w:rsid w:val="00594D22"/>
     <w:rsid w:val="00595F50"/>
     <w:rsid w:val="005D7DAA"/>
     <w:rsid w:val="00616784"/>
     <w:rsid w:val="00696CFD"/>
     <w:rsid w:val="006A3F70"/>
     <w:rsid w:val="006F2BE9"/>
     <w:rsid w:val="00762A9A"/>
     <w:rsid w:val="00791610"/>
     <w:rsid w:val="007A2FD3"/>
     <w:rsid w:val="007C09D5"/>
     <w:rsid w:val="008208E4"/>
     <w:rsid w:val="008A7C15"/>
     <w:rsid w:val="008B39C7"/>
     <w:rsid w:val="008E6DC6"/>
     <w:rsid w:val="00903F63"/>
     <w:rsid w:val="0090613D"/>
     <w:rsid w:val="00926CCA"/>
     <w:rsid w:val="009D5BA4"/>
     <w:rsid w:val="00A22825"/>
     <w:rsid w:val="00A25E83"/>
     <w:rsid w:val="00A75180"/>
     <w:rsid w:val="00A7743A"/>
     <w:rsid w:val="00A80ACB"/>
     <w:rsid w:val="00AC778C"/>
     <w:rsid w:val="00AE0462"/>
     <w:rsid w:val="00AE1A4D"/>
     <w:rsid w:val="00AE3026"/>
     <w:rsid w:val="00B51B6E"/>
     <w:rsid w:val="00BC1BBC"/>
     <w:rsid w:val="00BD278A"/>
     <w:rsid w:val="00BE4041"/>
     <w:rsid w:val="00C80680"/>
     <w:rsid w:val="00CC0498"/>
     <w:rsid w:val="00CD706E"/>
     <w:rsid w:val="00DB4C9C"/>
     <w:rsid w:val="00DC7ADE"/>
     <w:rsid w:val="00DF6D9F"/>
     <w:rsid w:val="00E203FF"/>
     <w:rsid w:val="00E27907"/>
     <w:rsid w:val="00E90A0B"/>
     <w:rsid w:val="00EB30CE"/>
     <w:rsid w:val="00EF6A07"/>
     <w:rsid w:val="00F22969"/>
+    <w:rsid w:val="00F67D98"/>
     <w:rsid w:val="00FA1F21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4691,74 +6248,74 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhJ0ElxZlRjurxIC/gd+I9Of4URUA==">CgMxLjA4AHIhMVlBTkZRSVlscWlabzlUbXF2cmw1ZUVjZHVZSG1QXzdD</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1455</Words>
-  <Characters>8295</Characters>
+  <Characters>8299</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9731</CharactersWithSpaces>
+  <CharactersWithSpaces>9735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="96" baseType="variant">
       <vt:variant>
         <vt:i4>3145765</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://doi.org/10.16920/jeet/2024/v37is2/24082</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1507345</vt:i4>
       </vt:variant>
       <vt:variant>